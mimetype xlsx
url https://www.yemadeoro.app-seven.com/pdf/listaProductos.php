--- v4 (2026-07-23)
+++ v5 (2026-10-01)
@@ -2695,51 +2695,51 @@
         <v>15</v>
       </c>
       <c r="K9" s="4"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="4">
         <v>8</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10" s="5">
         <v>118</v>
       </c>
       <c r="H10" s="5">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="I10" s="4"/>
       <c r="J10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="4"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="4">
         <v>9</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="5">
         <v>10</v>
       </c>
       <c r="G11" s="5">
@@ -4899,51 +4899,51 @@
         <v>15</v>
       </c>
       <c r="K85" s="4"/>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="4">
         <v>84</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C86" s="4"/>
       <c r="D86" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E86" s="4" t="s">
         <v>91</v>
       </c>
       <c r="F86" s="5">
         <v>178</v>
       </c>
       <c r="G86" s="5">
         <v>180</v>
       </c>
       <c r="H86" s="5">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I86" s="4"/>
       <c r="J86" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K86" s="4"/>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="4">
         <v>85</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>106</v>
       </c>
       <c r="C87" s="4"/>
       <c r="D87" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F87" s="5">
         <v>0</v>
       </c>
       <c r="G87" s="5">
@@ -18701,51 +18701,51 @@
         <v>15</v>
       </c>
       <c r="K563" s="4"/>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" s="4">
         <v>562</v>
       </c>
       <c r="B564" s="4" t="s">
         <v>590</v>
       </c>
       <c r="C564" s="4"/>
       <c r="D564" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E564" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F564" s="5">
         <v>25</v>
       </c>
       <c r="G564" s="5">
         <v>30</v>
       </c>
       <c r="H564" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I564" s="4"/>
       <c r="J564" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K564" s="4"/>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" s="4">
         <v>563</v>
       </c>
       <c r="B565" s="4" t="s">
         <v>591</v>
       </c>
       <c r="C565" s="4"/>
       <c r="D565" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E565" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F565" s="5">
         <v>0</v>
       </c>
       <c r="G565" s="5">