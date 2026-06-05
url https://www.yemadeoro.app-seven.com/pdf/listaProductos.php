--- v2 (2026-03-19)
+++ v3 (2026-06-05)
@@ -7725,51 +7725,51 @@
         <v>15</v>
       </c>
       <c r="K183" s="4"/>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" s="4">
         <v>182</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>206</v>
       </c>
       <c r="C184" s="4"/>
       <c r="D184" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E184" s="4" t="s">
         <v>91</v>
       </c>
       <c r="F184" s="5">
         <v>70</v>
       </c>
       <c r="G184" s="5">
         <v>85</v>
       </c>
       <c r="H184" s="5">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="I184" s="4"/>
       <c r="J184" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K184" s="4"/>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" s="4">
         <v>183</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C185" s="4"/>
       <c r="D185" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E185" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F185" s="5">
         <v>60</v>
       </c>
       <c r="G185" s="5">
@@ -12225,51 +12225,51 @@
         <v>15</v>
       </c>
       <c r="K339" s="4"/>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" s="4">
         <v>338</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C340" s="4"/>
       <c r="D340" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E340" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F340" s="5">
         <v>0</v>
       </c>
       <c r="G340" s="5">
         <v>50</v>
       </c>
       <c r="H340" s="5">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I340" s="4"/>
       <c r="J340" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K340" s="4"/>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" s="4">
         <v>339</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>366</v>
       </c>
       <c r="C341" s="4"/>
       <c r="D341" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E341" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F341" s="5">
         <v>18</v>
       </c>
       <c r="G341" s="5">
@@ -13808,51 +13808,51 @@
         <v>15</v>
       </c>
       <c r="K394" s="4"/>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" s="4">
         <v>393</v>
       </c>
       <c r="B395" s="4" t="s">
         <v>420</v>
       </c>
       <c r="C395" s="4"/>
       <c r="D395" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E395" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F395" s="5">
         <v>93.5</v>
       </c>
       <c r="G395" s="5">
         <v>94</v>
       </c>
       <c r="H395" s="5">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="I395" s="4"/>
       <c r="J395" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K395" s="4"/>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" s="4">
         <v>394</v>
       </c>
       <c r="B396" s="4" t="s">
         <v>421</v>
       </c>
       <c r="C396" s="4"/>
       <c r="D396" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E396" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F396" s="5">
         <v>0</v>
       </c>
       <c r="G396" s="5">
@@ -18701,51 +18701,51 @@
         <v>15</v>
       </c>
       <c r="K563" s="4"/>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" s="4">
         <v>562</v>
       </c>
       <c r="B564" s="4" t="s">
         <v>590</v>
       </c>
       <c r="C564" s="4"/>
       <c r="D564" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E564" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F564" s="5">
         <v>25</v>
       </c>
       <c r="G564" s="5">
         <v>30</v>
       </c>
       <c r="H564" s="5">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I564" s="4"/>
       <c r="J564" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K564" s="4"/>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" s="4">
         <v>563</v>
       </c>
       <c r="B565" s="4" t="s">
         <v>591</v>
       </c>
       <c r="C565" s="4"/>
       <c r="D565" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E565" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F565" s="5">
         <v>0</v>
       </c>
       <c r="G565" s="5">