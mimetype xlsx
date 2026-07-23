--- v3 (2026-06-05)
+++ v4 (2026-07-23)
@@ -5413,51 +5413,51 @@
         <v>15</v>
       </c>
       <c r="K103" s="4"/>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" s="4">
         <v>102</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C104" s="4"/>
       <c r="D104" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F104" s="5">
         <v>0</v>
       </c>
       <c r="G104" s="5">
         <v>205</v>
       </c>
       <c r="H104" s="5">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="I104" s="4"/>
       <c r="J104" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K104" s="4"/>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" s="4">
         <v>103</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>126</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F105" s="5">
         <v>0</v>
       </c>
       <c r="G105" s="5">
@@ -7725,51 +7725,51 @@
         <v>15</v>
       </c>
       <c r="K183" s="4"/>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" s="4">
         <v>182</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>206</v>
       </c>
       <c r="C184" s="4"/>
       <c r="D184" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E184" s="4" t="s">
         <v>91</v>
       </c>
       <c r="F184" s="5">
         <v>70</v>
       </c>
       <c r="G184" s="5">
         <v>85</v>
       </c>
       <c r="H184" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I184" s="4"/>
       <c r="J184" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K184" s="4"/>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" s="4">
         <v>183</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C185" s="4"/>
       <c r="D185" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E185" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F185" s="5">
         <v>60</v>
       </c>
       <c r="G185" s="5">
@@ -12225,51 +12225,51 @@
         <v>15</v>
       </c>
       <c r="K339" s="4"/>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" s="4">
         <v>338</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C340" s="4"/>
       <c r="D340" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E340" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F340" s="5">
         <v>0</v>
       </c>
       <c r="G340" s="5">
         <v>50</v>
       </c>
       <c r="H340" s="5">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="I340" s="4"/>
       <c r="J340" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K340" s="4"/>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" s="4">
         <v>339</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>366</v>
       </c>
       <c r="C341" s="4"/>
       <c r="D341" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E341" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F341" s="5">
         <v>18</v>
       </c>
       <c r="G341" s="5">
@@ -12283,51 +12283,51 @@
         <v>15</v>
       </c>
       <c r="K341" s="4"/>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" s="4">
         <v>340</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>367</v>
       </c>
       <c r="C342" s="4"/>
       <c r="D342" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E342" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F342" s="5">
         <v>64.5</v>
       </c>
       <c r="G342" s="5">
         <v>65</v>
       </c>
       <c r="H342" s="5">
-        <v>0.5</v>
+        <v>13.5</v>
       </c>
       <c r="I342" s="4"/>
       <c r="J342" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K342" s="4"/>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" s="4">
         <v>341</v>
       </c>
       <c r="B343" s="4" t="s">
         <v>368</v>
       </c>
       <c r="C343" s="4"/>
       <c r="D343" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E343" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F343" s="5"/>
       <c r="G343" s="5">
         <v>12</v>
       </c>
@@ -18701,51 +18701,51 @@
         <v>15</v>
       </c>
       <c r="K563" s="4"/>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" s="4">
         <v>562</v>
       </c>
       <c r="B564" s="4" t="s">
         <v>590</v>
       </c>
       <c r="C564" s="4"/>
       <c r="D564" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E564" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F564" s="5">
         <v>25</v>
       </c>
       <c r="G564" s="5">
         <v>30</v>
       </c>
       <c r="H564" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I564" s="4"/>
       <c r="J564" s="4" t="s">
         <v>15</v>
       </c>
       <c r="K564" s="4"/>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" s="4">
         <v>563</v>
       </c>
       <c r="B565" s="4" t="s">
         <v>591</v>
       </c>
       <c r="C565" s="4"/>
       <c r="D565" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E565" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F565" s="5">
         <v>0</v>
       </c>
       <c r="G565" s="5">